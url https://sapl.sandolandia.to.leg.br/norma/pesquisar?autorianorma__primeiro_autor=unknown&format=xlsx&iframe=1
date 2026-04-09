--- v0 (2026-01-11)
+++ v1 (2026-04-09)
@@ -10,1438 +10,1513 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="463">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="840" uniqueCount="488">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>LO</t>
+  </si>
+  <si>
+    <t>Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/127/dispoe_sobre_a_regulamentacao_e_antecipacao_da_gratificacao_natalina_aos_servidores_publico_municipal_do_poder_executivo_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a regulamentação e antecipação da gratificação natalina aos servidores público municipal do Poder Executivo, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a Lei Orçamentária Anual - LOA para o exercício de 2026, Estimando Receita e Fixando Despesas e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/125/lei_n_390_2025_de_29_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a Elaboração do Plano Plurianual -PPA para o quadriênio  2026/2029, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/124/lei_n_389_2025_de_29_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026,  E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>LC</t>
+  </si>
+  <si>
+    <t>Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/123/lei_complementar_n_388_2025_de_16_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA E INSERE OS INCISOS I E II AO §2° NO ART. 101 DA LEI MUNICIPAL N° 341/2023, QUE DISPÕE SOBRE A REMUNERAÇÃO REFERENTE AO PLANTÃO E SOBREAVISO DOS MEMBROS DO CONSELHO TUTELAR, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/122/lei_n_387_2025_de_16_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>“Instituir a tabela remuneratória dos profissionais e laboratórios na área da saúde “SUS/Municipal”, bem como, autoriza o credenciamento de tais prestadores de serviços e dá outras providências”</t>
+  </si>
+  <si>
     <t>121</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>386</t>
   </si>
   <si>
-    <t>LO</t>
-[...5 lines deleted...]
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/121/lei__002_2025.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/121/lei__002_2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE COMUNICAÇÃO PRÉVIA E LIMITAÇÃO DE TEMPO EM CASOS DE INTERRUPÇÃO NO FORNECIMENTO DE ÁGUA NO MUNICÍPIO DE SANDOLÂNDIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>LC</t>
-[...5 lines deleted...]
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/120/lei_complementar_019_2025.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/120/lei_complementar_019_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre criação e inclusão de vaga no anexo II da Lei n° 272/2019, de 01 de julho de 2019, conforme especifica, e dá outras providências”.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/119/lei_complementar_018_2025.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/119/lei_complementar_018_2025.pdf</t>
   </si>
   <si>
     <t>“PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO - PME ATÉ 31 DE_x000D_
 DEZEMBRO DE 2026, APROVADO POR MEIO DA LEI N° 242/2015, DE 25 DE JUNHO_x000D_
 DE 2015, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/118/lei_015_2025.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/118/lei_015_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE (FMDCA), E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/112/2025-06-24_1.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/112/2025-06-24_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO AOS MÉDICOS PARTICIPANTES DO PROGRAMA MAIS MÉDICOS PARA O BRASIL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/113/lei_n_379_2025_de_18_de_junho_de_2025.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/113/lei_n_379_2025_de_18_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Premiação pelo Componente de Qualidade da Atenção Primária à Saúde, e dá outras providencias”.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/111/2025-06-24_2.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/111/2025-06-24_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE TURISMO - COMTUR, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/115/lei_complementar_n_382_2025_de_07_de_junho_de_2025.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/115/lei_complementar_n_382_2025_de_07_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 1º DA LEI N° 307, DE 28 DE DEZEMBRO DE 2021, QUE ESTABELECE LIMITE PARA ATENDIMENTO COMO OBRIGAÇÕES DE PEQUENO VALOR - RPVs, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/116/lei_n_381_2025_de_07_de_junho_de_2025.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/116/lei_n_381_2025_de_07_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA MUNICIPAL DA PESSOA IDOSA, ESTABELECE READEQUAÇÕES DO CONSELHO MUNICIPAL DA PESSOA IDOSA E CRIA O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/109/2025-05-05_1.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/109/2025-05-05_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de crédito especial ao Orçamento do Munícipio de Sandolândia/TO em favor da unidade orçamentária que especifica, e dá outras providências”.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/110/2025-05-09_1.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/110/2025-05-09_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO, CONCESSÃO E FIXAÇÃO DE VALORES DE DIÁRIAS A VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE SANDOLÂNDIA/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/108/2025-04-16_1.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/108/2025-04-16_1.pdf</t>
   </si>
   <si>
     <t>‘‘Altera e atualiza a Lei Municipal nº 369, de 19 de dezembro de 2024, que dispõe sobre a gestão democrática do Ensino Público Municipal de Sandolândia-TO, e dá outras providências’’.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/107/d6567a564ddbdd8fd307d581674f2646.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/107/d6567a564ddbdd8fd307d581674f2646.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO CONSELHO MUNICIPAL DE TURISMO - COMTUR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/106/71d5bb79fc737b1b4367f054637e154e.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/106/71d5bb79fc737b1b4367f054637e154e.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TABELA REMUNERATÓRIA DOS PROFISSIONAIS DA SAÚDE"SUS/MUNICIPAL" E DEMAIS PROFISSIONAIS, BEM COMO, AUTORIZA O CREDENCIAMENTO DE TAIS PRESTADORES DE SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/104/efd47ed0525d15c80b718dfeeaf4f9c7.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/104/efd47ed0525d15c80b718dfeeaf4f9c7.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DO MUNICIPIO DE SANDOLÂNDIA/TO, CONFORME DEFINIDO NA LEI FEDERAL Nº 11.738/2008 E PORTARIA Nº13/2024 - MF/MEC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/105/e60926427d38ae0a0764812050f4a212.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/105/e60926427d38ae0a0764812050f4a212.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E INCLUSÃO DE VAGAS NOS ANEXOS I E II DA LEI Nº 272/2019. DE 01 DE JULHO DE 2019, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>32/1993</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/82/7b4950dc7e5d5e5848c0bf500ed4777f.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/82/7b4950dc7e5d5e5848c0bf500ed4777f.pdf</t>
   </si>
   <si>
     <t>APROVA O CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/81/2c1ea6410b2ada752751c5c2210198a7.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/81/2c1ea6410b2ada752751c5c2210198a7.pdf</t>
   </si>
   <si>
     <t>APROVA O CÓDIGO MUNICIPAL DE POSTURAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/103/anexos_leis_2.zip</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/103/anexos_leis_2.zip</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) PARA O EXERCICIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/102/619fe1f4049c40ed9896963592d16d53.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/102/619fe1f4049c40ed9896963592d16d53.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GESTÃO DEMOCRÁTICA DOO ENSINO PÚBLICO MUNICIPAL DE SANDOLÂNDIA/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/101/anexos_leis.zip</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/101/anexos_leis.zip</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL- PPA PARA O EXERCICIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/98/anexos_leis.zip</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/98/anexos_leis.zip</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL- LOA PARA O EXERCICIO DE 2025, ESTIMANDO RECEITA E FIXANDO DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/83/e082af31c0b94cb2a1677d53e0f240bd.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/83/e082af31c0b94cb2a1677d53e0f240bd.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL (LOA) PARA 2021 ESTIMANDO RECEITA E FIXANDO DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/80/f12d3aa8b85768f4cff0a2c56cd5d51b.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/80/f12d3aa8b85768f4cff0a2c56cd5d51b.pdf</t>
   </si>
   <si>
     <t>ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/97/e86d75e8dc57fa4bfe3c27138e726ef2.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/97/e86d75e8dc57fa4bfe3c27138e726ef2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DO MUNICIPIO DE SANDOLÂNDIA/TO EM FAVOR DA UNIDADE ORÇAMETÁRIA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/96/a4bd661f036d551a6d04092d0b40bbcd.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/96/a4bd661f036d551a6d04092d0b40bbcd.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº272/2019, DE 01 DE JULHO DE 2019. CRIANDO E INCLUINDO VAGAS E CARGOS NA ESTRUTURA ADMINISTRATIVA, NOS TERMOS DOS ANEXOS I E II , JUNTO AO FUNDO MUNICIPAL DE EDUCAÇÃO- FME, E DÁ OUTRAS PROVIDÊNCIAS.28</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/95/f47293b4eb3053f0b9295c89cdaaa03c.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/95/f47293b4eb3053f0b9295c89cdaaa03c.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DO MUNICIPIO DE SANDOLÂNDIA/TO EM FAVOR DA UNIDADE ORÇAMENTÁRIA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/94/29a513f9b4181b56ed90caddc5ed5b92.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/94/29a513f9b4181b56ed90caddc5ed5b92.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/92/e9923a6bf2537038bfff583cae98f770.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/92/e9923a6bf2537038bfff583cae98f770.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DOS VEREADORES DA CÂMARAMUNICIPAL DE SANDOLÂNDIA PARAA LEGISLATURA DE 2025 A 2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/91/3c04f35640e214a33e191f5037e28dca.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/91/3c04f35640e214a33e191f5037e28dca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO DE FUTEBOL SOCIETY LOCALIZADO NO DISTRITO DE DORILÂNDIA, COMO SENDO "CAMPO DE FUTEBOL SOCIETY IDEONE ALVES RIBEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/90/d47215ccbd0e196b3ca1b52622c70034.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/90/d47215ccbd0e196b3ca1b52622c70034.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE DE BÁSICA DE SAÚDE LOCALIZADA NO MUNICIPIO DE SANDOLÂNDIA/TO, COMO SENDO "UNIDADE BÁSICA DE SAÚDE MARISETE SILVA SOUZA", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/89/655f959136b4ca7da3a42020fb1e7409.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/89/655f959136b4ca7da3a42020fb1e7409.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO E INCLUSÃO DE VAGAS NOS TERMOS DO ART.27 E SEGUINTES DA LEI Nº 272/2019, DE 01 DE JULHO DE 2019, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/88/1ad464cf611c343eba2ad866de64e439.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/88/1ad464cf611c343eba2ad866de64e439.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXILIO FINANCEIRO AOS MÉDICOS PARTICIPANTES DO PROJETO MAIS MÉDICOS PARA O BRASIL.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/100/anexos_leis.zip</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/100/anexos_leis.zip</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA ATIVIDADE DE ÓTICO OPTOMETRISTA E DA PRESTAÇÃO DE SERVIÇOS DA OPTOMETRIA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/93/a9aebab4c3fd734fd440e53460e0edf3.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/93/a9aebab4c3fd734fd440e53460e0edf3.pdf</t>
   </si>
   <si>
     <t>DISÕE SOBRE A FIXAÇÃO E SOBRE O PAAMENTO DO SUBSIDIO DE PREFEITO, DE VICE-PREFEITO E DE SECRETÁRIOS MUNICIPAIS O QUADRIÊNIO 2025/2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/99/anexos_leis.zip</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/99/anexos_leis.zip</t>
   </si>
   <si>
     <t>AUTORIZA A UNIFICAÇÃO DAS MATRICULAS 1.897,1.898 E 1.899, E O DESMENBRAMENTO PARA DOAÇÃO DO DOMINIO DE TERRENO RELACIONADO EM ATENDIMENTO AO INTERESSE PÚBLICO DA POLITICA DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/85/74866d02843744ed2b5d00fe044c3cf2.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/85/74866d02843744ed2b5d00fe044c3cf2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ERAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIODA EDUCAÇÃO BÁSICA DO MUNICIPIO DE SANDOLÂNDIA-TO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/84/686eba1e80ab407758897466351c683e.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/84/686eba1e80ab407758897466351c683e.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº272/2019, DE 01 DE JULHO DE 2019, CRIANDO E INCLUINDO VAGAS E CARGOS NA ESTRUTURA ADMINISTRATIVA, JUNTO AO FUNDO MUNICIPAL DE EDUCAÇÃO -FME.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/34/lei_no_352-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/34/lei_no_352-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias (LDO) para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/33/lei_no_351-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/33/lei_no_351-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito especial orçamento do Município de Sandolândia-TO em favor da unidade orçamentária que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/32/lei_no_350-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/32/lei_no_350-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denomina o CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL ''CEMEI PROFESSORA ODETE CARDOSO NOGUEIRA''.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/31/lei_no_349-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/31/lei_no_349-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual – PPA para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/30/lei_no_348-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/30/lei_no_348-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual - LOA para o exercício de 2024, Estimando Receitas e Fixando Despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/29/lei_no_347-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/29/lei_no_347-2023.pdf</t>
   </si>
   <si>
     <t>Ratifica a Lei nº 303, de 17 de dezembro de2021, do Município de Sandolândia-TO, da adesão ao consórcio CODER-TO SUL CENTRO OESTE, conforme esta registrado na ATA do consórcio de n°002/2023, na pauta da ordem do dia 25 de outubro de2023 de n°14, alínea ''b'','.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/28/lei_no_346-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/28/lei_no_346-2023.pdf</t>
   </si>
   <si>
     <t>Institui a tabela remuneratória dos profissionais das áreas de que especificam e autoriza o credenciamento dos referidos profissionais, e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/27/lei_no_345-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/27/lei_no_345-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações dos anexos da Lei nº 337/2022 de 31/12/2022 – Lei de Diretrizes Orçamentárias (LDO) do Município de Sandolândia/TO, para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/26/lei_no_344-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/26/lei_no_344-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações dos anexos da Lei nº 335/2022 de 31/12/2022 – Lei Orçamentária Anual (LOA) do município de Sandolândia/TO, para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/25/lei_no_343-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/25/lei_no_343-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações dos anexos da Lei nº 336/2022 de 31/12/2022 – Revisão do Plano Plurianual (PPA), e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/24/lei_no_342-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/24/lei_no_342-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Piso Salarial dos Profissionais de Enfermagem no âmbito do Município de Sandolândia/TO, conforme definido nos termos da Lei Federal nº 14.434/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/23/lei_341-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/23/lei_341-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração/atualização da politica municipal de atendimento aos direito da criança e do adolecente e do conselho tutelar de Sandolândia-TO, e da outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/22/lei_no_340-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/22/lei_no_340-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fórum Municipal de Educação - FME do Município de Sandolândia/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/21/lei_no_339-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/21/lei_no_339-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da gratificação natalina aos servidores publicos municipal do poder executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/20/lei338-2023.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/20/lei338-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso salarial dos proficionais do magisterio da educação básica do municipio de Sandolândia-TO, de acordo com o novo piso salarial do ano de 2023.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/117/emenda_a_lei_organica_servidores.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/117/emenda_a_lei_organica_servidores.pdf</t>
   </si>
   <si>
     <t>EMENDA Á LEI ORGÂNICA N°. 02/2022 Altera a Redação do Art. 187 da Lei Orgânica do Município de Sandolândia -TO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/18/lei_no_321-2022.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/18/lei_no_321-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Sandolândia/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/17/lei_no_320-2022.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/17/lei_no_320-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a alienação de bens móveis inservíveis para a Administração, mediante Leilão Público e dá outras providências.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/16/lei_no_319-2022.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/16/lei_no_319-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Brigada de Proteção Contra Incêndio e o Conselho Municipal de Defesa Civil (COMDECI) do município de Sandolândia/TO e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/15/lei_no_318-2022.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/15/lei_no_318-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de diária no âmbito da Administração Pública Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/14/lei_no_317-2022.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/14/lei_no_317-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação dos Programas de serviço de acolhimento em família e do Programa de guarda subsidiada no Município de Sandolândia/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/13/lei_no_316-2022.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/13/lei_no_316-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos profissionais do magistério da Educação Básica do Município de Sandolândia/TO, de acordo com o novo piso salarial do ano de 2022. E dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/41/lei_complementar_no_008-2022.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/41/lei_complementar_no_008-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Cargo , desmembramento de Secretaria Municipal de Educação, Cultura e Desporto e alteração dos anexos I e II da Lei Complementar n° 272/2019 de 01 de julho de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/12/lei_no_314-2022.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/12/lei_no_314-2022.pdf</t>
   </si>
   <si>
     <t>Institui o (Programa Meu Lote, Minha Dignidade) na sede do município de Sandolândia/TO e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/11/lei_no_313-2022.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/11/lei_no_313-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Afetação de Área Pública como Institucional no âmbito da sede do Município de Sandolândia/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/10/lei_no_312-2021_-_ldo_2022.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/10/lei_no_312-2021_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias - LDO para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/77/lei_no_311-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/77/lei_no_311-2021.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Meu Lote, Minha Dignidade" no Distrito de Dorilândia no território do município de Sandolândia-TO, e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/76/lei_no_310-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/76/lei_no_310-2021.pdf</t>
   </si>
   <si>
     <t>Criar escola, no âmbito municipal, sito na Zona Rural, localizada na Aldeia Barreira Branca no Município de Sandolândia/TO, com denominação: Escola Municipal Indígena "DODÔ TYHERÉ JAVAÉ".</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/75/lei_no_309-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/75/lei_no_309-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação temporária e autoriza o credenciamento dos profissionais em suas áreas e ainda de laboratórios e clínicas, onde a quantidade de vagas, remunerações e carga horária, bem como, os serviços estão definidos nos termos dos Anexos I e II desta lei, e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/74/lei_no_308-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/74/lei_no_308-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação/Regulamentação da Ouvidoria Geral do Município de Sandolândia/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/73/lei_no_307-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/73/lei_no_307-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do valor para pagamento de Obrigações de pequeno valor - RPV, decorrentes de decisões judiciais, nos termos do art. 100, parágrafos 3° e 4° da Constituição Federal/88, e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/72/lei_no_306-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/72/lei_no_306-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do Conselho Municipal de Meio Ambiente - CMMA, instituído nos termos da Lei nº 127/2007, de 25 de junho de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/9/lei_no_305-2021_-_ppa_22-25.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/9/lei_no_305-2021_-_ppa_22-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração do Plano Plurianual - PPA para o quadriênio 2022/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/8/lei_no_304-2021_-_loa_2022.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/8/lei_no_304-2021_-_loa_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual - LOA para o exercício de 2022, Estimando Receita e Fixando Despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/40/lei_complementar_no_006-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/40/lei_complementar_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e inclusão de vaga de Psicólogo Educacional e Assistente Social Educacional no âmbito do Fundo Municipal de Educação - FME nos termos do art. 27, anexo II da Lei n°272/2019, de 01 de julho de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/39/lei_complementar_no_005-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/39/lei_complementar_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Posturas do Município de Sandolândia e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/71/lei_no_303-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/71/lei_no_303-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Ratificação do Protocolo de Intenções e autoriza o ingresso no Município de Sandolândia/TO em Consórcio Intermunicipal, e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/70/lei_no_302-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/70/lei_no_302-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Junta de Serviços Militar - JSM no Município de Sandolândia/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/69/lei_no_301-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/69/lei_no_301-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial ao Orçamento do Município de Sandolândia/TO em favor da unidade orçamentária que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/68/lei_no_300-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/68/lei_no_300-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do Conselho Municipal de Turismo e Cultura (COMTURC), e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/67/lei_no_299-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/67/lei_no_299-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a renumeração dos imóveis urbanos nas respectivas vias da sede do município de Sandolândia/TO e Distrito de Dorilândia, dando outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/66/lei_no_298-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/66/lei_no_298-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento na modalidade apoio financeiro, destinado a aplicação em despesa de capital, a oferecer garantias, e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/38/lei_complementar_no_004-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/38/lei_complementar_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implementação do núcleo municipal de regularização fundiária (NMRF) para execução do Projeto Titula Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/65/lei_no_297-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/65/lei_no_297-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Efetiva Revisão Geral Anual na forma prevista no art. 37, X, da Constituição Federal/88, dispondo sobre a reposição inflacionária (variação do Índice Nacional de Preços ao Consumidor Amplo - IPCA), em relação a correção salarial dos servidores ativos e comissionados integrantes do Quadro Geral do Poder Executivo, referente ao período aquisitivo de janeiro a dezembro de 2020, respectivamente, e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/64/lei_no_296-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/64/lei_no_296-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação dos nomes das vias públicas urbanas e bairros, bem como novas delimitações geográficas dos bairros do município de Sandolândia/TO e Distrito de Dorilândia, dando outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/63/lei_no_295-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/63/lei_no_295-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação e organização do Conselho Escolar nas Escolas Públicas Municipais de Sandolândia.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/62/lei_no_294-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/62/lei_no_294-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (Fundeb), de trata o art. 33 da Lei nº 14.113/2020 - CACS/FUNDEB.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/61/lei_no_293-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/61/lei_no_293-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação temporária e emergencial de médico (clínico geral) e autoriza o credenciamento, onde a quantidade de vagas, remunerações e carga horária serão definidas nos termos do Anexo I, desta lei, e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/60/lei_no_292-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/60/lei_no_292-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a institui da tabela remuneratória dos profissionais da saúde SUS/Municipal para o exercício de 2021, e autoriza o credenciamento de tais prestadores de serviços, e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/78/lei_no_291-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/78/lei_no_291-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Efetiva Revisão Geral Anual na forma prevista no art. 37, X, da Constituição Federal/88, dispondo sobre a reposição inflacionária (variação do Índice Nacional de Preços ao Consumidor Amplo - IPCA), em relação aos subsídios do Prefeito Municipal, Vice-Prefeito, Secretários Municipais; Chefe de Gabinete, Superintendente de Gestão de Recursos Humanos, Pregoeiro Oficial e Assessor de Controle Interno, referente ao período aquisitivo de janeiro de 2017 a dezembro de 2020, respectivamente, e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/59/lei_no_290-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/59/lei_no_290-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Laboratório Regional de Prótese Dentária (LRPD), e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/58/lei_no_289-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/58/lei_no_289-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de credenciamento de laboratório de análise clínica, e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/37/lei_complementar_no_003-2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/37/lei_complementar_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do município de Sandolândia/TO, REFIS-MUNICIPAL/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/7/lei_no_288-2020_-_loa_2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/7/lei_no_288-2020_-_loa_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual - LOA para 2021, Estimando Receita e Fixando Despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/57/lei_no_287-2020.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/57/lei_no_287-2020.pdf</t>
   </si>
   <si>
     <t>Institui a tabela SUS/Municipal para 2021, para prestação de serviços médicos, profissionais de saúde, especialidades por consulta, bem como, demais profissionais e autoriza o credenciamento, e inclusive de clínica especializada, e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/36/lei_complementar_no_002-2020.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/36/lei_complementar_no_002-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do orçamento municipal no exercício de 2020, e altera a redação do Art. 41 da Lei Municipal nº 270/2019 (LDO), e Art. 5º da Lei nº 278/2019 (LOA), e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/56/lei_no_286-2020.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/56/lei_no_286-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de abertura de crédito especial ao orçamento vigente do município de Sandolândia/TO, em favor da unidade orçamentária que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/55/lei_no_285-2020.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/55/lei_no_285-2020.pdf</t>
   </si>
   <si>
     <t>Institui a tabela remuneratória dos profissionais da saúde SUS/Municipal, e autoriza o credenciamento de tais prestadores de serviços, e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/54/lei_no_284-2020.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/54/lei_no_284-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ação de Apoio ao Enfrentamento dos Efeitos da Pandemia de Covid-19 e autoriza a abertura de crédito especial ao Orçamento do Município de Sandolândia/TO, em favor da unidade orçamentária que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/53/lei_no_283-2020.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/53/lei_no_283-2020.pdf</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/6/lei_no_282-2020_-_ldo_2021.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/6/lei_no_282-2020_-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias - LDO para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/52/lei_no_281-2020.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/52/lei_no_281-2020.pdf</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/51/lei_no_280-2020.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/51/lei_no_280-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial profissional nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/50/lei_no_279-2020.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/50/lei_no_279-2020.pdf</t>
   </si>
   <si>
     <t>Institui a tabela remuneratória dos profissionais da saúde SUS/Municipal e demais profissionais, bem como, autoriza o credenciamento de tais prestadores de serviços, e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/49/lei_no_273-2019.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/49/lei_no_273-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação de Créditos Fiscais - REFIS, e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/48/lei_no_272-2019..pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/48/lei_no_272-2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização da Estrutura Administrativa do Poder Executivo do município de Sandolândia/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/47/lei_no_271-2019.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/47/lei_no_271-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para solicitação, concessão, pagamento e prestação de contas de diárias no âmbito da Administração Pública Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/46/lei_no_270-2019.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/46/lei_no_270-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias (LDO) para o exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/35/lei_complementar_no_001-2019.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/35/lei_complementar_no_001-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo e Cultura (COMTURC), e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/45/lei_no_269-2019.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/45/lei_no_269-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial profissional nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, que será R$ 1.250,00 (mil duzentos e cinquenta reais), a partir de 01/01/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/43/lei_no_266-2019.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/43/lei_no_266-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial profissional nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, que será de R$ 1.250,00 (um mil e duzentos e cinquenta reais), a partir de 1º de janeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/44/lei_no_268-2019.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/44/lei_no_268-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto dos Servidores Públicos Municipais de Sandolândia/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/42/lei_no_265-2019.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/42/lei_no_265-2019.pdf</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2014/4/regimento_interno_-_camara_de_sandolandia-to.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2014/4/regimento_interno_-_camara_de_sandolandia-to.pdf</t>
   </si>
   <si>
     <t>Estabelece o Regimento Interno da Câmara Municipal de Sandolândia/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/1994/5/lei_organica_do_municipio.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/1994/5/lei_organica_do_municipio.pdf</t>
   </si>
   <si>
     <t>Lei Orgânica do Município de Sandolândia/TO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1748,67 +1823,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/121/lei__002_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/120/lei_complementar_019_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/119/lei_complementar_018_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/118/lei_015_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/112/2025-06-24_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/113/lei_n_379_2025_de_18_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/111/2025-06-24_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/115/lei_complementar_n_382_2025_de_07_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/116/lei_n_381_2025_de_07_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/109/2025-05-05_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/110/2025-05-09_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/108/2025-04-16_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/107/d6567a564ddbdd8fd307d581674f2646.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/106/71d5bb79fc737b1b4367f054637e154e.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/104/efd47ed0525d15c80b718dfeeaf4f9c7.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/105/e60926427d38ae0a0764812050f4a212.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/82/7b4950dc7e5d5e5848c0bf500ed4777f.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/81/2c1ea6410b2ada752751c5c2210198a7.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/103/anexos_leis_2.zip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/102/619fe1f4049c40ed9896963592d16d53.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/101/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/98/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/83/e082af31c0b94cb2a1677d53e0f240bd.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/80/f12d3aa8b85768f4cff0a2c56cd5d51b.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/97/e86d75e8dc57fa4bfe3c27138e726ef2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/96/a4bd661f036d551a6d04092d0b40bbcd.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/95/f47293b4eb3053f0b9295c89cdaaa03c.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/94/29a513f9b4181b56ed90caddc5ed5b92.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/92/e9923a6bf2537038bfff583cae98f770.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/91/3c04f35640e214a33e191f5037e28dca.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/90/d47215ccbd0e196b3ca1b52622c70034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/89/655f959136b4ca7da3a42020fb1e7409.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/88/1ad464cf611c343eba2ad866de64e439.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/100/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/93/a9aebab4c3fd734fd440e53460e0edf3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/99/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/85/74866d02843744ed2b5d00fe044c3cf2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/84/686eba1e80ab407758897466351c683e.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/34/lei_no_352-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/33/lei_no_351-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/32/lei_no_350-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/31/lei_no_349-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/30/lei_no_348-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/29/lei_no_347-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/28/lei_no_346-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/27/lei_no_345-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/26/lei_no_344-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/25/lei_no_343-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/24/lei_no_342-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/23/lei_341-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/22/lei_no_340-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/21/lei_no_339-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/20/lei338-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/117/emenda_a_lei_organica_servidores.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/18/lei_no_321-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/17/lei_no_320-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/16/lei_no_319-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/15/lei_no_318-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/14/lei_no_317-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/13/lei_no_316-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/41/lei_complementar_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/12/lei_no_314-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/11/lei_no_313-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/10/lei_no_312-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/77/lei_no_311-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/76/lei_no_310-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/75/lei_no_309-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/74/lei_no_308-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/73/lei_no_307-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/72/lei_no_306-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/9/lei_no_305-2021_-_ppa_22-25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/8/lei_no_304-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/40/lei_complementar_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/39/lei_complementar_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/71/lei_no_303-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/70/lei_no_302-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/69/lei_no_301-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/68/lei_no_300-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/67/lei_no_299-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/66/lei_no_298-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/38/lei_complementar_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/65/lei_no_297-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/64/lei_no_296-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/63/lei_no_295-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/62/lei_no_294-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/61/lei_no_293-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/60/lei_no_292-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/78/lei_no_291-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/59/lei_no_290-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/58/lei_no_289-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/37/lei_complementar_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/7/lei_no_288-2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/57/lei_no_287-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/36/lei_complementar_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/56/lei_no_286-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/55/lei_no_285-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/54/lei_no_284-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/53/lei_no_283-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/6/lei_no_282-2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/52/lei_no_281-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/51/lei_no_280-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/50/lei_no_279-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/49/lei_no_273-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/48/lei_no_272-2019..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/47/lei_no_271-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/46/lei_no_270-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/35/lei_complementar_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/45/lei_no_269-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/43/lei_no_266-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/44/lei_no_268-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/42/lei_no_265-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2014/4/regimento_interno_-_camara_de_sandolandia-to.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/1994/5/lei_organica_do_municipio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/127/dispoe_sobre_a_regulamentacao_e_antecipacao_da_gratificacao_natalina_aos_servidores_publico_municipal_do_poder_executivo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/125/lei_n_390_2025_de_29_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/124/lei_n_389_2025_de_29_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/123/lei_complementar_n_388_2025_de_16_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/122/lei_n_387_2025_de_16_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/121/lei__002_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/120/lei_complementar_019_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/119/lei_complementar_018_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/118/lei_015_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/112/2025-06-24_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/113/lei_n_379_2025_de_18_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/111/2025-06-24_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/115/lei_complementar_n_382_2025_de_07_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/116/lei_n_381_2025_de_07_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/109/2025-05-05_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/110/2025-05-09_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/108/2025-04-16_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/107/d6567a564ddbdd8fd307d581674f2646.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/106/71d5bb79fc737b1b4367f054637e154e.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/104/efd47ed0525d15c80b718dfeeaf4f9c7.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/105/e60926427d38ae0a0764812050f4a212.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/82/7b4950dc7e5d5e5848c0bf500ed4777f.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/81/2c1ea6410b2ada752751c5c2210198a7.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/103/anexos_leis_2.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/102/619fe1f4049c40ed9896963592d16d53.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/101/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/98/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/83/e082af31c0b94cb2a1677d53e0f240bd.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/80/f12d3aa8b85768f4cff0a2c56cd5d51b.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/97/e86d75e8dc57fa4bfe3c27138e726ef2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/96/a4bd661f036d551a6d04092d0b40bbcd.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/95/f47293b4eb3053f0b9295c89cdaaa03c.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/94/29a513f9b4181b56ed90caddc5ed5b92.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/92/e9923a6bf2537038bfff583cae98f770.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/91/3c04f35640e214a33e191f5037e28dca.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/90/d47215ccbd0e196b3ca1b52622c70034.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/89/655f959136b4ca7da3a42020fb1e7409.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/88/1ad464cf611c343eba2ad866de64e439.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/100/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/93/a9aebab4c3fd734fd440e53460e0edf3.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/99/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/85/74866d02843744ed2b5d00fe044c3cf2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/84/686eba1e80ab407758897466351c683e.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/34/lei_no_352-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/33/lei_no_351-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/32/lei_no_350-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/31/lei_no_349-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/30/lei_no_348-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/29/lei_no_347-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/28/lei_no_346-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/27/lei_no_345-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/26/lei_no_344-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/25/lei_no_343-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/24/lei_no_342-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/23/lei_341-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/22/lei_no_340-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/21/lei_no_339-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/20/lei338-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/117/emenda_a_lei_organica_servidores.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/18/lei_no_321-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/17/lei_no_320-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/16/lei_no_319-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/15/lei_no_318-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/14/lei_no_317-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/13/lei_no_316-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/41/lei_complementar_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/12/lei_no_314-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/11/lei_no_313-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/10/lei_no_312-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/77/lei_no_311-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/76/lei_no_310-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/75/lei_no_309-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/74/lei_no_308-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/73/lei_no_307-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/72/lei_no_306-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/9/lei_no_305-2021_-_ppa_22-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/8/lei_no_304-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/40/lei_complementar_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/39/lei_complementar_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/71/lei_no_303-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/70/lei_no_302-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/69/lei_no_301-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/68/lei_no_300-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/67/lei_no_299-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/66/lei_no_298-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/38/lei_complementar_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/65/lei_no_297-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/64/lei_no_296-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/63/lei_no_295-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/62/lei_no_294-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/61/lei_no_293-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/60/lei_no_292-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/78/lei_no_291-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/59/lei_no_290-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/58/lei_no_289-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/37/lei_complementar_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/7/lei_no_288-2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/57/lei_no_287-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/36/lei_complementar_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/56/lei_no_286-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/55/lei_no_285-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/54/lei_no_284-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/53/lei_no_283-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/6/lei_no_282-2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/52/lei_no_281-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/51/lei_no_280-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/50/lei_no_279-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/49/lei_no_273-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/48/lei_no_272-2019..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/47/lei_no_271-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/46/lei_no_270-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/35/lei_complementar_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/45/lei_no_269-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/43/lei_no_266-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/44/lei_no_268-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/42/lei_no_265-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2014/4/regimento_interno_-_camara_de_sandolandia-to.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/1994/5/lei_organica_do_municipio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G114"/>
+  <dimension ref="A1:G120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="125.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="213.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1819,2619 +1894,2757 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="G4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>29</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>78</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>86</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>87</v>
       </c>
       <c r="G20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>90</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>94</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>95</v>
       </c>
       <c r="G22" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>101</v>
       </c>
       <c r="B24" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G29" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G31" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G32" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C33" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G33" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C34" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G34" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C35" t="s">
+        <v>147</v>
+      </c>
+      <c r="D35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="G35" t="s">
         <v>145</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C37" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G37" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C38" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G38" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C39" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G39" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B40" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="C40" t="s">
         <v>166</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>167</v>
       </c>
       <c r="G40" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>169</v>
       </c>
       <c r="B41" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="C41" t="s">
         <v>170</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>171</v>
       </c>
       <c r="G41" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>173</v>
       </c>
       <c r="B42" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="C42" t="s">
         <v>174</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>175</v>
       </c>
       <c r="G42" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>177</v>
       </c>
       <c r="B43" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="C43" t="s">
         <v>178</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>179</v>
       </c>
       <c r="G43" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>181</v>
       </c>
       <c r="B44" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="C44" t="s">
         <v>182</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>183</v>
       </c>
       <c r="G44" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>185</v>
       </c>
       <c r="B45" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="C45" t="s">
         <v>186</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>187</v>
       </c>
       <c r="G45" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>189</v>
       </c>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="C46" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G46" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B47" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="C47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G47" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B48" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="C48" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G48" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="C49" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G49" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="C50" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G50" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B51" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="C51" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G51" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B52" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="C52" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G52" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>82</v>
+        <v>218</v>
       </c>
       <c r="B53" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="C53" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G53" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B54" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="C54" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="G54" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B55" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="C55" t="s">
-        <v>73</v>
+        <v>227</v>
       </c>
       <c r="D55" t="s">
-        <v>226</v>
+        <v>10</v>
       </c>
       <c r="E55" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>228</v>
       </c>
       <c r="G55" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>230</v>
       </c>
       <c r="B56" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="C56" t="s">
         <v>231</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>232</v>
       </c>
       <c r="G56" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>234</v>
       </c>
       <c r="B57" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="C57" t="s">
         <v>235</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>236</v>
       </c>
       <c r="G57" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>238</v>
       </c>
       <c r="B58" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="C58" t="s">
         <v>239</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>240</v>
       </c>
       <c r="G58" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
+        <v>107</v>
+      </c>
+      <c r="B59" t="s">
+        <v>190</v>
+      </c>
+      <c r="C59" t="s">
         <v>242</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="D59" t="s">
-[...5 lines deleted...]
-      <c r="F59" s="1" t="s">
+      <c r="G59" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
+        <v>245</v>
+      </c>
+      <c r="B60" t="s">
+        <v>190</v>
+      </c>
+      <c r="C60" t="s">
         <v>246</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="D60" t="s">
-[...5 lines deleted...]
-      <c r="F60" s="1" t="s">
+      <c r="G60" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
+        <v>249</v>
+      </c>
+      <c r="B61" t="s">
         <v>250</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" t="s">
+        <v>98</v>
+      </c>
+      <c r="D61" t="s">
         <v>251</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" t="s">
-        <v>11</v>
+        <v>252</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G61" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B62" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="C62" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D62" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E62" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G62" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B63" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="C63" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G63" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B64" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="C64" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G64" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B65" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="C65" t="s">
         <v>268</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>269</v>
       </c>
       <c r="G65" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>271</v>
       </c>
       <c r="B66" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="C66" t="s">
         <v>272</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>273</v>
       </c>
       <c r="G66" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>275</v>
       </c>
       <c r="B67" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="C67" t="s">
         <v>276</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>277</v>
       </c>
       <c r="G67" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>279</v>
       </c>
       <c r="B68" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="C68" t="s">
         <v>280</v>
       </c>
       <c r="D68" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>281</v>
       </c>
       <c r="G68" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>283</v>
       </c>
       <c r="B69" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="C69" t="s">
         <v>284</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>285</v>
       </c>
       <c r="G69" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>287</v>
       </c>
       <c r="B70" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="C70" t="s">
         <v>288</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>289</v>
       </c>
       <c r="G70" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>291</v>
       </c>
       <c r="B71" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C71" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G71" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B72" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C72" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G72" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>255</v>
+        <v>300</v>
       </c>
       <c r="B73" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C73" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="G73" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B74" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C74" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D74" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E74" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="G74" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B75" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C75" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D75" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E75" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="G75" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B76" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C76" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="G76" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B77" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C77" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="G77" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B78" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C78" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="G78" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>322</v>
+        <v>280</v>
       </c>
       <c r="B79" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C79" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G79" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B80" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C80" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D80" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E80" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="G80" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B81" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C81" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D81" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="G81" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B82" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C82" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D82" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E82" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G82" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B83" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C83" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G83" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B84" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C84" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G84" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B85" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C85" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G85" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B86" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C86" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="G86" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C87" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="G87" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B88" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C88" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D88" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G88" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B89" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C89" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G89" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B90" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C90" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="G90" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B91" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C91" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G91" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B92" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="C92" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D92" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E92" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G92" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B93" t="s">
-        <v>379</v>
+        <v>292</v>
       </c>
       <c r="C93" t="s">
-        <v>102</v>
+        <v>380</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="G93" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B94" t="s">
-        <v>379</v>
+        <v>292</v>
       </c>
       <c r="C94" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G94" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B95" t="s">
-        <v>379</v>
+        <v>292</v>
       </c>
       <c r="C95" t="s">
-        <v>106</v>
+        <v>388</v>
       </c>
       <c r="D95" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E95" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="G95" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B96" t="s">
-        <v>379</v>
+        <v>292</v>
       </c>
       <c r="C96" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="G96" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B97" t="s">
-        <v>379</v>
+        <v>292</v>
       </c>
       <c r="C97" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="G97" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B98" t="s">
-        <v>379</v>
+        <v>292</v>
       </c>
       <c r="C98" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D98" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="G98" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B99" t="s">
-        <v>379</v>
+        <v>404</v>
       </c>
       <c r="C99" t="s">
-        <v>402</v>
+        <v>127</v>
       </c>
       <c r="D99" t="s">
         <v>10</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="G99" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>303</v>
+        <v>407</v>
       </c>
       <c r="B100" t="s">
-        <v>379</v>
+        <v>404</v>
       </c>
       <c r="C100" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="G100" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B101" t="s">
-        <v>379</v>
+        <v>404</v>
       </c>
       <c r="C101" t="s">
-        <v>408</v>
+        <v>131</v>
       </c>
       <c r="D101" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E101" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="G101" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B102" t="s">
-        <v>379</v>
+        <v>404</v>
       </c>
       <c r="C102" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="G102" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B103" t="s">
-        <v>379</v>
+        <v>404</v>
       </c>
       <c r="C103" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="G103" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B104" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="C104" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="D104" t="s">
         <v>10</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="G104" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B105" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="C105" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="D105" t="s">
         <v>10</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="G105" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>427</v>
+        <v>328</v>
       </c>
       <c r="B106" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="C106" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="G106" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B107" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="C107" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D107" t="s">
         <v>10</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G107" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
         <v>435</v>
       </c>
       <c r="B108" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="C108" t="s">
-        <v>73</v>
+        <v>436</v>
       </c>
       <c r="D108" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E108" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G108" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B109" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="C109" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="G109" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B110" t="s">
-        <v>419</v>
+        <v>444</v>
       </c>
       <c r="C110" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="G110" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B111" t="s">
-        <v>419</v>
+        <v>444</v>
       </c>
       <c r="C111" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="G111" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B112" t="s">
-        <v>419</v>
+        <v>444</v>
       </c>
       <c r="C112" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="G112" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>335</v>
+        <v>456</v>
       </c>
       <c r="B113" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="C113" t="s">
-        <v>73</v>
+        <v>457</v>
       </c>
       <c r="D113" t="s">
-        <v>454</v>
+        <v>10</v>
       </c>
       <c r="E113" t="s">
-        <v>455</v>
+        <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="G113" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>307</v>
+        <v>460</v>
       </c>
       <c r="B114" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
       <c r="C114" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="D114" t="s">
-        <v>459</v>
+        <v>29</v>
       </c>
       <c r="E114" t="s">
-        <v>460</v>
+        <v>30</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>461</v>
       </c>
       <c r="G114" t="s">
         <v>462</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" t="s">
+        <v>463</v>
+      </c>
+      <c r="B115" t="s">
+        <v>444</v>
+      </c>
+      <c r="C115" t="s">
+        <v>464</v>
+      </c>
+      <c r="D115" t="s">
+        <v>10</v>
+      </c>
+      <c r="E115" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="G115" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" t="s">
+        <v>467</v>
+      </c>
+      <c r="B116" t="s">
+        <v>444</v>
+      </c>
+      <c r="C116" t="s">
+        <v>468</v>
+      </c>
+      <c r="D116" t="s">
+        <v>10</v>
+      </c>
+      <c r="E116" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="G116" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" t="s">
+        <v>471</v>
+      </c>
+      <c r="B117" t="s">
+        <v>444</v>
+      </c>
+      <c r="C117" t="s">
+        <v>472</v>
+      </c>
+      <c r="D117" t="s">
+        <v>10</v>
+      </c>
+      <c r="E117" t="s">
+        <v>11</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="G117" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" t="s">
+        <v>475</v>
+      </c>
+      <c r="B118" t="s">
+        <v>444</v>
+      </c>
+      <c r="C118" t="s">
+        <v>476</v>
+      </c>
+      <c r="D118" t="s">
+        <v>10</v>
+      </c>
+      <c r="E118" t="s">
+        <v>11</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="G118" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" t="s">
+        <v>360</v>
+      </c>
+      <c r="B119" t="s">
+        <v>478</v>
+      </c>
+      <c r="C119" t="s">
+        <v>98</v>
+      </c>
+      <c r="D119" t="s">
+        <v>479</v>
+      </c>
+      <c r="E119" t="s">
+        <v>480</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="G119" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" t="s">
+        <v>332</v>
+      </c>
+      <c r="B120" t="s">
+        <v>483</v>
+      </c>
+      <c r="C120" t="s">
+        <v>98</v>
+      </c>
+      <c r="D120" t="s">
+        <v>484</v>
+      </c>
+      <c r="E120" t="s">
+        <v>485</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="G120" t="s">
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -4505,50 +4718,56 @@
     <hyperlink ref="F90" r:id="rId89"/>
     <hyperlink ref="F91" r:id="rId90"/>
     <hyperlink ref="F92" r:id="rId91"/>
     <hyperlink ref="F93" r:id="rId92"/>
     <hyperlink ref="F94" r:id="rId93"/>
     <hyperlink ref="F95" r:id="rId94"/>
     <hyperlink ref="F96" r:id="rId95"/>
     <hyperlink ref="F97" r:id="rId96"/>
     <hyperlink ref="F98" r:id="rId97"/>
     <hyperlink ref="F99" r:id="rId98"/>
     <hyperlink ref="F100" r:id="rId99"/>
     <hyperlink ref="F101" r:id="rId100"/>
     <hyperlink ref="F102" r:id="rId101"/>
     <hyperlink ref="F103" r:id="rId102"/>
     <hyperlink ref="F104" r:id="rId103"/>
     <hyperlink ref="F105" r:id="rId104"/>
     <hyperlink ref="F106" r:id="rId105"/>
     <hyperlink ref="F107" r:id="rId106"/>
     <hyperlink ref="F108" r:id="rId107"/>
     <hyperlink ref="F109" r:id="rId108"/>
     <hyperlink ref="F110" r:id="rId109"/>
     <hyperlink ref="F111" r:id="rId110"/>
     <hyperlink ref="F112" r:id="rId111"/>
     <hyperlink ref="F113" r:id="rId112"/>
     <hyperlink ref="F114" r:id="rId113"/>
+    <hyperlink ref="F115" r:id="rId114"/>
+    <hyperlink ref="F116" r:id="rId115"/>
+    <hyperlink ref="F117" r:id="rId116"/>
+    <hyperlink ref="F118" r:id="rId117"/>
+    <hyperlink ref="F119" r:id="rId118"/>
+    <hyperlink ref="F120" r:id="rId119"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>