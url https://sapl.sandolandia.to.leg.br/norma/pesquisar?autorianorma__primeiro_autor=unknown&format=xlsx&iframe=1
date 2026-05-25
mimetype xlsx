--- v1 (2026-04-09)
+++ v2 (2026-05-25)
@@ -10,92 +10,176 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="840" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="889" uniqueCount="516">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>LO</t>
+  </si>
+  <si>
+    <t>Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/134/lei_n_400_2026_defesa_civil.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a abertura de crédito especial ao Orçamento do Munícipio de Sandolândia/TO em favor da unidade orçamentária que especifica, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/133/lei_399_criacao_e_inclusao_de_vagas_no_anexo_ii.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação e inclusão de vagas no anexo II da Lei nº 272/2019, de 01 de julho de 2019, conforme especifica, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/131/lei_398_2026_cessao_de_uso_de_bem_publico.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a cessão de uso de bem público imóvel na forma que especifica e, dá outras providencias"</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/130/lei_397_2026_dia_do_evangelico.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Dia do Evangélico no âmbito do Município de Sandolândia/TO, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/129/lei_396_2026_utilidade_publica.pdf</t>
+  </si>
+  <si>
+    <t>“Declara de Utilidade Pública Municipal a Associação dos Pequenos Agricultores do Assentamento Tauari, CNPJ 07.350.898/0001-77, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/128/lei_395_2026_codap.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação da Cota de Despesas da Atividade Parlamentar – CODAP, no âmbito da Câmara Municipal de Sandolândia/TO, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>127</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>393</t>
   </si>
   <si>
-    <t>LO</t>
-[...5 lines deleted...]
-    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/127/dispoe_sobre_a_regulamentacao_e_antecipacao_da_gratificacao_natalina_aos_servidores_publico_municipal_do_poder_executivo_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/127/lei_393_gratificacao_natalina.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação e antecipação da gratificação natalina aos servidores público municipal do Poder Executivo, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/132/lei_392_reajuste_do_piso_salarial_dos_profissionais_da_educacao.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o reajuste do piso salarial dos profissionais do magistério da educação básica do Município de Sandolândia/TO, conforme definido na Lei Federal nº 11.738/2008 e Medida Provisória nº 1.334, de 21 de janeiro de 2026, e dá outras providências”.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>http://sapl.sandolandia.to.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre a Lei Orçamentária Anual - LOA para o exercício de 2026, Estimando Receita e Fixando Despesas e dá outras providências”.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/125/lei_n_390_2025_de_29_de_dezembro_de_2025.pdf</t>
   </si>
@@ -242,573 +326,573 @@
   <si>
     <t>“ALTERA O ARTIGO 1º DA LEI N° 307, DE 28 DE DEZEMBRO DE 2021, QUE ESTABELECE LIMITE PARA ATENDIMENTO COMO OBRIGAÇÕES DE PEQUENO VALOR - RPVs, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/116/lei_n_381_2025_de_07_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA MUNICIPAL DA PESSOA IDOSA, ESTABELECE READEQUAÇÕES DO CONSELHO MUNICIPAL DA PESSOA IDOSA E CRIA O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/109/2025-05-05_1.pdf</t>
   </si>
   <si>
-    <t>“Dispõe sobre a abertura de crédito especial ao Orçamento do Munícipio de Sandolândia/TO em favor da unidade orçamentária que especifica, e dá outras providências”.</t>
-[...1 lines deleted...]
-  <si>
     <t>110</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/110/2025-05-09_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO, CONCESSÃO E FIXAÇÃO DE VALORES DE DIÁRIAS A VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE SANDOLÂNDIA/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/108/2025-04-16_1.pdf</t>
   </si>
   <si>
     <t>‘‘Altera e atualiza a Lei Municipal nº 369, de 19 de dezembro de 2024, que dispõe sobre a gestão democrática do Ensino Público Municipal de Sandolândia-TO, e dá outras providências’’.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/107/d6567a564ddbdd8fd307d581674f2646.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO CONSELHO MUNICIPAL DE TURISMO - COMTUR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/106/71d5bb79fc737b1b4367f054637e154e.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TABELA REMUNERATÓRIA DOS PROFISSIONAIS DA SAÚDE"SUS/MUNICIPAL" E DEMAIS PROFISSIONAIS, BEM COMO, AUTORIZA O CREDENCIAMENTO DE TAIS PRESTADORES DE SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/105/e60926427d38ae0a0764812050f4a212.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO E INCLUSÃO DE VAGAS NOS ANEXOS I E II DA LEI Nº 272/2019. DE 01 DE JULHO DE 2019, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>104</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/104/efd47ed0525d15c80b718dfeeaf4f9c7.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DO MUNICIPIO DE SANDOLÂNDIA/TO, CONFORME DEFINIDO NA LEI FEDERAL Nº 11.738/2008 E PORTARIA Nº13/2024 - MF/MEC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>105</t>
+    <t>82</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>32/1993</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/82/7b4950dc7e5d5e5848c0bf500ed4777f.pdf</t>
+  </si>
+  <si>
+    <t>APROVA O CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/81/2c1ea6410b2ada752751c5c2210198a7.pdf</t>
+  </si>
+  <si>
+    <t>APROVA O CÓDIGO MUNICIPAL DE POSTURAS.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/103/anexos_leis_2.zip</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) PARA O EXERCICIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/102/619fe1f4049c40ed9896963592d16d53.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A GESTÃO DEMOCRÁTICA DOO ENSINO PÚBLICO MUNICIPAL DE SANDOLÂNDIA/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/101/anexos_leis.zip</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL- PPA PARA O EXERCICIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/98/anexos_leis.zip</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL- LOA PARA O EXERCICIO DE 2025, ESTIMANDO RECEITA E FIXANDO DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/83/e082af31c0b94cb2a1677d53e0f240bd.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL (LOA) PARA 2021 ESTIMANDO RECEITA E FIXANDO DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/80/f12d3aa8b85768f4cff0a2c56cd5d51b.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/97/e86d75e8dc57fa4bfe3c27138e726ef2.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DO MUNICIPIO DE SANDOLÂNDIA/TO EM FAVOR DA UNIDADE ORÇAMETÁRIA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/96/a4bd661f036d551a6d04092d0b40bbcd.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº272/2019, DE 01 DE JULHO DE 2019. CRIANDO E INCLUINDO VAGAS E CARGOS NA ESTRUTURA ADMINISTRATIVA, NOS TERMOS DOS ANEXOS I E II , JUNTO AO FUNDO MUNICIPAL DE EDUCAÇÃO- FME, E DÁ OUTRAS PROVIDÊNCIAS.28</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/95/f47293b4eb3053f0b9295c89cdaaa03c.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DO MUNICIPIO DE SANDOLÂNDIA/TO EM FAVOR DA UNIDADE ORÇAMENTÁRIA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/94/29a513f9b4181b56ed90caddc5ed5b92.pdf</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/92/e9923a6bf2537038bfff583cae98f770.pdf</t>
+  </si>
+  <si>
+    <t>FIXA O SUBSIDIO DOS VEREADORES DA CÂMARAMUNICIPAL DE SANDOLÂNDIA PARAA LEGISLATURA DE 2025 A 2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/91/3c04f35640e214a33e191f5037e28dca.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO DE FUTEBOL SOCIETY LOCALIZADO NO DISTRITO DE DORILÂNDIA, COMO SENDO "CAMPO DE FUTEBOL SOCIETY IDEONE ALVES RIBEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/90/d47215ccbd0e196b3ca1b52622c70034.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE DE BÁSICA DE SAÚDE LOCALIZADA NO MUNICIPIO DE SANDOLÂNDIA/TO, COMO SENDO "UNIDADE BÁSICA DE SAÚDE MARISETE SILVA SOUZA", E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/89/655f959136b4ca7da3a42020fb1e7409.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CRIAÇÃO E INCLUSÃO DE VAGAS NOS TERMOS DO ART.27 E SEGUINTES DA LEI Nº 272/2019, DE 01 DE JULHO DE 2019, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/88/1ad464cf611c343eba2ad866de64e439.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXILIO FINANCEIRO AOS MÉDICOS PARTICIPANTES DO PROJETO MAIS MÉDICOS PARA O BRASIL.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/100/anexos_leis.zip</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCLUSÃO DA ATIVIDADE DE ÓTICO OPTOMETRISTA E DA PRESTAÇÃO DE SERVIÇOS DA OPTOMETRIA.</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/93/a9aebab4c3fd734fd440e53460e0edf3.pdf</t>
+  </si>
+  <si>
+    <t>DISÕE SOBRE A FIXAÇÃO E SOBRE O PAAMENTO DO SUBSIDIO DE PREFEITO, DE VICE-PREFEITO E DE SECRETÁRIOS MUNICIPAIS O QUADRIÊNIO 2025/2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/99/anexos_leis.zip</t>
+  </si>
+  <si>
+    <t>AUTORIZA A UNIFICAÇÃO DAS MATRICULAS 1.897,1.898 E 1.899, E O DESMENBRAMENTO PARA DOAÇÃO DO DOMINIO DE TERRENO RELACIONADO EM ATENDIMENTO AO INTERESSE PÚBLICO DA POLITICA DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/85/74866d02843744ed2b5d00fe044c3cf2.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ERAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIODA EDUCAÇÃO BÁSICA DO MUNICIPIO DE SANDOLÂNDIA-TO.</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/84/686eba1e80ab407758897466351c683e.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº272/2019, DE 01 DE JULHO DE 2019, CRIANDO E INCLUINDO VAGAS E CARGOS NA ESTRUTURA ADMINISTRATIVA, JUNTO AO FUNDO MUNICIPAL DE EDUCAÇÃO -FME.</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/34/lei_no_352-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias (LDO) para o exercício de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/33/lei_no_351-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de credito especial orçamento do Município de Sandolândia-TO em favor da unidade orçamentária que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/32/lei_no_350-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação e denomina o CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL ''CEMEI PROFESSORA ODETE CARDOSO NOGUEIRA''.</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/31/lei_no_349-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão do Plano Plurianual – PPA para o exercício de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/30/lei_no_348-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Lei Orçamentária Anual - LOA para o exercício de 2024, Estimando Receitas e Fixando Despesas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/29/lei_no_347-2023.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a Lei nº 303, de 17 de dezembro de2021, do Município de Sandolândia-TO, da adesão ao consórcio CODER-TO SUL CENTRO OESTE, conforme esta registrado na ATA do consórcio de n°002/2023, na pauta da ordem do dia 25 de outubro de2023 de n°14, alínea ''b'','.</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/28/lei_no_346-2023.pdf</t>
+  </si>
+  <si>
+    <t>Institui a tabela remuneratória dos profissionais das áreas de que especificam e autoriza o credenciamento dos referidos profissionais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/27/lei_no_345-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações dos anexos da Lei nº 337/2022 de 31/12/2022 – Lei de Diretrizes Orçamentárias (LDO) do Município de Sandolândia/TO, para o exercício de 2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/26/lei_no_344-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações dos anexos da Lei nº 335/2022 de 31/12/2022 – Lei Orçamentária Anual (LOA) do município de Sandolândia/TO, para o exercício de 2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/25/lei_no_343-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações dos anexos da Lei nº 336/2022 de 31/12/2022 – Revisão do Plano Plurianual (PPA), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/24/lei_no_342-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Piso Salarial dos Profissionais de Enfermagem no âmbito do Município de Sandolândia/TO, conforme definido nos termos da Lei Federal nº 14.434/2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/23/lei_341-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração/atualização da politica municipal de atendimento aos direito da criança e do adolecente e do conselho tutelar de Sandolândia-TO, e da outras providências.</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/22/lei_no_340-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Fórum Municipal de Educação - FME do Município de Sandolândia/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/21/lei_no_339-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da gratificação natalina aos servidores publicos municipal do poder executivo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/20/lei338-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste do piso salarial dos proficionais do magisterio da educação básica do municipio de Sandolândia-TO, de acordo com o novo piso salarial do ano de 2023.</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>2022</t>
   </si>
   <si>
     <t>1</t>
-  </si>
-[...454 lines deleted...]
-    <t>2022</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/117/emenda_a_lei_organica_servidores.pdf</t>
   </si>
   <si>
     <t>EMENDA Á LEI ORGÂNICA N°. 02/2022 Altera a Redação do Art. 187 da Lei Orgânica do Município de Sandolândia -TO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/18/lei_no_321-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Sandolândia/TO, e dá outras providências.</t>
   </si>
@@ -1823,67 +1907,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/127/dispoe_sobre_a_regulamentacao_e_antecipacao_da_gratificacao_natalina_aos_servidores_publico_municipal_do_poder_executivo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/125/lei_n_390_2025_de_29_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/124/lei_n_389_2025_de_29_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/123/lei_complementar_n_388_2025_de_16_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/122/lei_n_387_2025_de_16_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/121/lei__002_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/120/lei_complementar_019_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/119/lei_complementar_018_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/118/lei_015_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/112/2025-06-24_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/113/lei_n_379_2025_de_18_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/111/2025-06-24_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/115/lei_complementar_n_382_2025_de_07_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/116/lei_n_381_2025_de_07_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/109/2025-05-05_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/110/2025-05-09_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/108/2025-04-16_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/107/d6567a564ddbdd8fd307d581674f2646.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/106/71d5bb79fc737b1b4367f054637e154e.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/104/efd47ed0525d15c80b718dfeeaf4f9c7.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/105/e60926427d38ae0a0764812050f4a212.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/82/7b4950dc7e5d5e5848c0bf500ed4777f.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/81/2c1ea6410b2ada752751c5c2210198a7.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/103/anexos_leis_2.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/102/619fe1f4049c40ed9896963592d16d53.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/101/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/98/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/83/e082af31c0b94cb2a1677d53e0f240bd.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/80/f12d3aa8b85768f4cff0a2c56cd5d51b.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/97/e86d75e8dc57fa4bfe3c27138e726ef2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/96/a4bd661f036d551a6d04092d0b40bbcd.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/95/f47293b4eb3053f0b9295c89cdaaa03c.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/94/29a513f9b4181b56ed90caddc5ed5b92.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/92/e9923a6bf2537038bfff583cae98f770.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/91/3c04f35640e214a33e191f5037e28dca.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/90/d47215ccbd0e196b3ca1b52622c70034.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/89/655f959136b4ca7da3a42020fb1e7409.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/88/1ad464cf611c343eba2ad866de64e439.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/100/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/93/a9aebab4c3fd734fd440e53460e0edf3.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/99/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/85/74866d02843744ed2b5d00fe044c3cf2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/84/686eba1e80ab407758897466351c683e.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/34/lei_no_352-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/33/lei_no_351-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/32/lei_no_350-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/31/lei_no_349-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/30/lei_no_348-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/29/lei_no_347-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/28/lei_no_346-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/27/lei_no_345-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/26/lei_no_344-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/25/lei_no_343-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/24/lei_no_342-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/23/lei_341-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/22/lei_no_340-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/21/lei_no_339-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/20/lei338-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/117/emenda_a_lei_organica_servidores.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/18/lei_no_321-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/17/lei_no_320-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/16/lei_no_319-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/15/lei_no_318-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/14/lei_no_317-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/13/lei_no_316-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/41/lei_complementar_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/12/lei_no_314-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/11/lei_no_313-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/10/lei_no_312-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/77/lei_no_311-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/76/lei_no_310-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/75/lei_no_309-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/74/lei_no_308-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/73/lei_no_307-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/72/lei_no_306-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/9/lei_no_305-2021_-_ppa_22-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/8/lei_no_304-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/40/lei_complementar_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/39/lei_complementar_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/71/lei_no_303-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/70/lei_no_302-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/69/lei_no_301-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/68/lei_no_300-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/67/lei_no_299-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/66/lei_no_298-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/38/lei_complementar_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/65/lei_no_297-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/64/lei_no_296-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/63/lei_no_295-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/62/lei_no_294-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/61/lei_no_293-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/60/lei_no_292-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/78/lei_no_291-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/59/lei_no_290-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/58/lei_no_289-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/37/lei_complementar_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/7/lei_no_288-2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/57/lei_no_287-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/36/lei_complementar_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/56/lei_no_286-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/55/lei_no_285-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/54/lei_no_284-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/53/lei_no_283-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/6/lei_no_282-2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/52/lei_no_281-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/51/lei_no_280-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/50/lei_no_279-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/49/lei_no_273-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/48/lei_no_272-2019..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/47/lei_no_271-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/46/lei_no_270-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/35/lei_complementar_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/45/lei_no_269-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/43/lei_no_266-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/44/lei_no_268-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/42/lei_no_265-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2014/4/regimento_interno_-_camara_de_sandolandia-to.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/1994/5/lei_organica_do_municipio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/134/lei_n_400_2026_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/133/lei_399_criacao_e_inclusao_de_vagas_no_anexo_ii.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/131/lei_398_2026_cessao_de_uso_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/130/lei_397_2026_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/129/lei_396_2026_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/128/lei_395_2026_codap.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/127/lei_393_gratificacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2026/132/lei_392_reajuste_do_piso_salarial_dos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/125/lei_n_390_2025_de_29_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/124/lei_n_389_2025_de_29_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/123/lei_complementar_n_388_2025_de_16_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/122/lei_n_387_2025_de_16_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/121/lei__002_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/120/lei_complementar_019_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/119/lei_complementar_018_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/118/lei_015_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/112/2025-06-24_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/113/lei_n_379_2025_de_18_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/111/2025-06-24_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/115/lei_complementar_n_382_2025_de_07_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/116/lei_n_381_2025_de_07_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/109/2025-05-05_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/110/2025-05-09_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/108/2025-04-16_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/107/d6567a564ddbdd8fd307d581674f2646.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/106/71d5bb79fc737b1b4367f054637e154e.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/105/e60926427d38ae0a0764812050f4a212.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2025/104/efd47ed0525d15c80b718dfeeaf4f9c7.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/82/7b4950dc7e5d5e5848c0bf500ed4777f.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/81/2c1ea6410b2ada752751c5c2210198a7.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/103/anexos_leis_2.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/102/619fe1f4049c40ed9896963592d16d53.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/101/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/98/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/83/e082af31c0b94cb2a1677d53e0f240bd.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/80/f12d3aa8b85768f4cff0a2c56cd5d51b.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/97/e86d75e8dc57fa4bfe3c27138e726ef2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/96/a4bd661f036d551a6d04092d0b40bbcd.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/95/f47293b4eb3053f0b9295c89cdaaa03c.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/94/29a513f9b4181b56ed90caddc5ed5b92.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/92/e9923a6bf2537038bfff583cae98f770.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/91/3c04f35640e214a33e191f5037e28dca.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/90/d47215ccbd0e196b3ca1b52622c70034.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/89/655f959136b4ca7da3a42020fb1e7409.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/88/1ad464cf611c343eba2ad866de64e439.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/100/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/93/a9aebab4c3fd734fd440e53460e0edf3.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/99/anexos_leis.zip" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/85/74866d02843744ed2b5d00fe044c3cf2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2024/84/686eba1e80ab407758897466351c683e.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/34/lei_no_352-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/33/lei_no_351-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/32/lei_no_350-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/31/lei_no_349-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/30/lei_no_348-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/29/lei_no_347-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/28/lei_no_346-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/27/lei_no_345-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/26/lei_no_344-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/25/lei_no_343-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/24/lei_no_342-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/23/lei_341-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/22/lei_no_340-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/21/lei_no_339-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2023/20/lei338-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/117/emenda_a_lei_organica_servidores.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/18/lei_no_321-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/17/lei_no_320-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/16/lei_no_319-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/15/lei_no_318-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/14/lei_no_317-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/13/lei_no_316-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/41/lei_complementar_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/12/lei_no_314-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2022/11/lei_no_313-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/10/lei_no_312-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/77/lei_no_311-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/76/lei_no_310-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/75/lei_no_309-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/74/lei_no_308-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/73/lei_no_307-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/72/lei_no_306-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/9/lei_no_305-2021_-_ppa_22-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/8/lei_no_304-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/40/lei_complementar_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/39/lei_complementar_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/71/lei_no_303-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/70/lei_no_302-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/69/lei_no_301-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/68/lei_no_300-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/67/lei_no_299-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/66/lei_no_298-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/38/lei_complementar_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/65/lei_no_297-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/64/lei_no_296-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/63/lei_no_295-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/62/lei_no_294-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/61/lei_no_293-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/60/lei_no_292-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/78/lei_no_291-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/59/lei_no_290-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/58/lei_no_289-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2021/37/lei_complementar_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/7/lei_no_288-2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/57/lei_no_287-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/36/lei_complementar_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/56/lei_no_286-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/55/lei_no_285-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/54/lei_no_284-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/53/lei_no_283-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/6/lei_no_282-2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/52/lei_no_281-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/51/lei_no_280-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2020/50/lei_no_279-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/49/lei_no_273-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/48/lei_no_272-2019..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/47/lei_no_271-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/46/lei_no_270-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/35/lei_complementar_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/45/lei_no_269-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/43/lei_no_266-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/44/lei_no_268-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2019/42/lei_no_265-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/2014/4/regimento_interno_-_camara_de_sandolandia-to.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sandolandia.to.leg.br/media/sapl/public/normajuridica/1994/5/lei_organica_do_municipio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G120"/>
+  <dimension ref="A1:G127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="213.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="132.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1894,2757 +1978,2918 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D3" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="G3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="G4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" t="s">
         <v>33</v>
-      </c>
-[...16 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G8" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="G10" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="G11" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="G12" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="E13" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="G13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>62</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="G15" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>71</v>
       </c>
       <c r="G16" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>74</v>
       </c>
       <c r="D17" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>75</v>
       </c>
       <c r="G17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C18" t="s">
         <v>78</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>86</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>87</v>
       </c>
       <c r="G20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>90</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C22" t="s">
         <v>94</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>95</v>
       </c>
       <c r="G22" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C23" t="s">
         <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>101</v>
       </c>
       <c r="B24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" t="s">
         <v>102</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>43</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="G25" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="G26" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="G27" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="G28" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>57</v>
+      </c>
+      <c r="E29" t="s">
+        <v>58</v>
+      </c>
+      <c r="F29" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="G29" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="G30" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>129</v>
+      </c>
+      <c r="C31" t="s">
         <v>130</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D31" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="1" t="s">
+      <c r="G31" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" t="s">
+        <v>129</v>
+      </c>
+      <c r="C32" t="s">
         <v>134</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D32" t="s">
-[...5 lines deleted...]
-      <c r="F32" s="1" t="s">
+      <c r="G32" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>137</v>
+      </c>
+      <c r="B33" t="s">
+        <v>129</v>
+      </c>
+      <c r="C33" t="s">
         <v>138</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D33" t="s">
-[...5 lines deleted...]
-      <c r="F33" s="1" t="s">
+      <c r="G33" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
+        <v>141</v>
+      </c>
+      <c r="B34" t="s">
+        <v>129</v>
+      </c>
+      <c r="C34" t="s">
         <v>142</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="1" t="s">
+      <c r="G34" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B35" t="s">
+        <v>129</v>
+      </c>
+      <c r="C35" t="s">
         <v>146</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D35" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="1" t="s">
+      <c r="G35" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>149</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="C36" t="s">
         <v>150</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>151</v>
       </c>
       <c r="G36" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="C37" t="s">
         <v>154</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>155</v>
       </c>
       <c r="G37" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>157</v>
       </c>
       <c r="B38" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="C38" t="s">
         <v>158</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>159</v>
       </c>
       <c r="G38" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>161</v>
       </c>
       <c r="B39" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="C39" t="s">
         <v>162</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>163</v>
       </c>
       <c r="G39" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>165</v>
       </c>
       <c r="B40" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="C40" t="s">
         <v>166</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>167</v>
       </c>
       <c r="G40" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>169</v>
       </c>
       <c r="B41" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="C41" t="s">
         <v>170</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>171</v>
       </c>
       <c r="G41" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>173</v>
       </c>
       <c r="B42" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="C42" t="s">
         <v>174</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>175</v>
       </c>
       <c r="G42" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" t="s">
         <v>177</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="D43" t="s">
-[...5 lines deleted...]
-      <c r="F43" s="1" t="s">
+      <c r="G43" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B44" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" t="s">
         <v>181</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="D44" t="s">
-[...5 lines deleted...]
-      <c r="F44" s="1" t="s">
+      <c r="G44" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
+        <v>184</v>
+      </c>
+      <c r="B45" t="s">
+        <v>129</v>
+      </c>
+      <c r="C45" t="s">
         <v>185</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D45" t="s">
-[...5 lines deleted...]
-      <c r="F45" s="1" t="s">
+      <c r="G45" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
+        <v>188</v>
+      </c>
+      <c r="B46" t="s">
+        <v>129</v>
+      </c>
+      <c r="C46" t="s">
         <v>189</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C46" t="s">
+      <c r="G46" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
+        <v>192</v>
+      </c>
+      <c r="B47" t="s">
+        <v>129</v>
+      </c>
+      <c r="C47" t="s">
+        <v>193</v>
+      </c>
+      <c r="D47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="G47" t="s">
         <v>195</v>
-      </c>
-[...10 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
+        <v>196</v>
+      </c>
+      <c r="B48" t="s">
+        <v>129</v>
+      </c>
+      <c r="C48" t="s">
+        <v>197</v>
+      </c>
+      <c r="D48" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="G48" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
+        <v>200</v>
+      </c>
+      <c r="B49" t="s">
+        <v>129</v>
+      </c>
+      <c r="C49" t="s">
+        <v>201</v>
+      </c>
+      <c r="D49" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="G49" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
+        <v>204</v>
+      </c>
+      <c r="B50" t="s">
+        <v>129</v>
+      </c>
+      <c r="C50" t="s">
+        <v>205</v>
+      </c>
+      <c r="D50" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="G50" t="s">
         <v>207</v>
-      </c>
-[...10 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B51" t="s">
+        <v>129</v>
+      </c>
+      <c r="C51" t="s">
+        <v>209</v>
+      </c>
+      <c r="D51" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="G51" t="s">
         <v>211</v>
-      </c>
-[...10 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
+        <v>212</v>
+      </c>
+      <c r="B52" t="s">
+        <v>129</v>
+      </c>
+      <c r="C52" t="s">
+        <v>213</v>
+      </c>
+      <c r="D52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="G52" t="s">
         <v>215</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
+        <v>216</v>
+      </c>
+      <c r="B53" t="s">
+        <v>217</v>
+      </c>
+      <c r="C53" t="s">
         <v>218</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D53" t="s">
-[...5 lines deleted...]
-      <c r="F53" s="1" t="s">
+      <c r="G53" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
+        <v>221</v>
+      </c>
+      <c r="B54" t="s">
+        <v>217</v>
+      </c>
+      <c r="C54" t="s">
         <v>222</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="D54" t="s">
-[...5 lines deleted...]
-      <c r="F54" s="1" t="s">
+      <c r="G54" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
+        <v>225</v>
+      </c>
+      <c r="B55" t="s">
+        <v>217</v>
+      </c>
+      <c r="C55" t="s">
         <v>226</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="D55" t="s">
-[...5 lines deleted...]
-      <c r="F55" s="1" t="s">
+      <c r="G55" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
+        <v>229</v>
+      </c>
+      <c r="B56" t="s">
+        <v>217</v>
+      </c>
+      <c r="C56" t="s">
         <v>230</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="D56" t="s">
-[...5 lines deleted...]
-      <c r="F56" s="1" t="s">
+      <c r="G56" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
+        <v>233</v>
+      </c>
+      <c r="B57" t="s">
+        <v>217</v>
+      </c>
+      <c r="C57" t="s">
         <v>234</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="D57" t="s">
-[...5 lines deleted...]
-      <c r="F57" s="1" t="s">
+      <c r="G57" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
+        <v>237</v>
+      </c>
+      <c r="B58" t="s">
+        <v>217</v>
+      </c>
+      <c r="C58" t="s">
         <v>238</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="D58" t="s">
-[...5 lines deleted...]
-      <c r="F58" s="1" t="s">
+      <c r="G58" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>107</v>
+        <v>241</v>
       </c>
       <c r="B59" t="s">
-        <v>190</v>
+        <v>217</v>
       </c>
       <c r="C59" t="s">
         <v>242</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>243</v>
       </c>
       <c r="G59" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>245</v>
       </c>
       <c r="B60" t="s">
-        <v>190</v>
+        <v>217</v>
       </c>
       <c r="C60" t="s">
         <v>246</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>247</v>
       </c>
       <c r="G60" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>249</v>
       </c>
       <c r="B61" t="s">
+        <v>217</v>
+      </c>
+      <c r="C61" t="s">
         <v>250</v>
       </c>
-      <c r="C61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="E61" t="s">
+      <c r="G61" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
+        <v>253</v>
+      </c>
+      <c r="B62" t="s">
+        <v>217</v>
+      </c>
+      <c r="C62" t="s">
+        <v>254</v>
+      </c>
+      <c r="D62" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="G62" t="s">
         <v>256</v>
-      </c>
-[...10 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
+        <v>257</v>
+      </c>
+      <c r="B63" t="s">
+        <v>217</v>
+      </c>
+      <c r="C63" t="s">
+        <v>258</v>
+      </c>
+      <c r="D63" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="G63" t="s">
         <v>260</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
+        <v>261</v>
+      </c>
+      <c r="B64" t="s">
+        <v>217</v>
+      </c>
+      <c r="C64" t="s">
+        <v>262</v>
+      </c>
+      <c r="D64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="G64" t="s">
         <v>264</v>
-      </c>
-[...10 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
+        <v>265</v>
+      </c>
+      <c r="B65" t="s">
+        <v>217</v>
+      </c>
+      <c r="C65" t="s">
+        <v>266</v>
+      </c>
+      <c r="D65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="G65" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
+        <v>134</v>
+      </c>
+      <c r="B66" t="s">
+        <v>217</v>
+      </c>
+      <c r="C66" t="s">
+        <v>269</v>
+      </c>
+      <c r="D66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="G66" t="s">
         <v>271</v>
-      </c>
-[...16 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
+        <v>272</v>
+      </c>
+      <c r="B67" t="s">
+        <v>217</v>
+      </c>
+      <c r="C67" t="s">
+        <v>273</v>
+      </c>
+      <c r="D67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="G67" t="s">
         <v>275</v>
-      </c>
-[...16 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
+        <v>276</v>
+      </c>
+      <c r="B68" t="s">
+        <v>277</v>
+      </c>
+      <c r="C68" t="s">
+        <v>278</v>
+      </c>
+      <c r="D68" t="s">
         <v>279</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="E68" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>281</v>
       </c>
       <c r="G68" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>283</v>
       </c>
       <c r="B69" t="s">
-        <v>250</v>
+        <v>277</v>
       </c>
       <c r="C69" t="s">
         <v>284</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>285</v>
       </c>
       <c r="G69" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>287</v>
       </c>
       <c r="B70" t="s">
-        <v>250</v>
+        <v>277</v>
       </c>
       <c r="C70" t="s">
         <v>288</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>289</v>
       </c>
       <c r="G70" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>291</v>
       </c>
       <c r="B71" t="s">
+        <v>277</v>
+      </c>
+      <c r="C71" t="s">
         <v>292</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="D71" t="s">
-[...5 lines deleted...]
-      <c r="F71" s="1" t="s">
+      <c r="G71" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
+        <v>295</v>
+      </c>
+      <c r="B72" t="s">
+        <v>277</v>
+      </c>
+      <c r="C72" t="s">
         <v>296</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="F72" s="1" t="s">
+      <c r="G72" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
+        <v>299</v>
+      </c>
+      <c r="B73" t="s">
+        <v>277</v>
+      </c>
+      <c r="C73" t="s">
         <v>300</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="D73" t="s">
-[...5 lines deleted...]
-      <c r="F73" s="1" t="s">
+      <c r="G73" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
+        <v>303</v>
+      </c>
+      <c r="B74" t="s">
+        <v>277</v>
+      </c>
+      <c r="C74" t="s">
         <v>304</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="D74" t="s">
-[...5 lines deleted...]
-      <c r="F74" s="1" t="s">
+      <c r="G74" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
+        <v>307</v>
+      </c>
+      <c r="B75" t="s">
+        <v>277</v>
+      </c>
+      <c r="C75" t="s">
         <v>308</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
+        <v>57</v>
+      </c>
+      <c r="E75" t="s">
+        <v>58</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="D75" t="s">
-[...5 lines deleted...]
-      <c r="F75" s="1" t="s">
+      <c r="G75" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
+        <v>311</v>
+      </c>
+      <c r="B76" t="s">
+        <v>277</v>
+      </c>
+      <c r="C76" t="s">
         <v>312</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="D76" t="s">
-[...5 lines deleted...]
-      <c r="F76" s="1" t="s">
+      <c r="G76" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
+        <v>315</v>
+      </c>
+      <c r="B77" t="s">
+        <v>277</v>
+      </c>
+      <c r="C77" t="s">
         <v>316</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="D77" t="s">
-[...5 lines deleted...]
-      <c r="F77" s="1" t="s">
+      <c r="G77" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
+        <v>319</v>
+      </c>
+      <c r="B78" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C78" t="s">
         <v>321</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>322</v>
       </c>
       <c r="G78" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>280</v>
+        <v>324</v>
       </c>
       <c r="B79" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C79" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G79" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B80" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C80" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D80" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E80" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G80" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B81" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C81" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D81" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E81" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="G81" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B82" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C82" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G82" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B83" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C83" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="G83" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B84" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C84" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="G84" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B85" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C85" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="G85" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>351</v>
+        <v>308</v>
       </c>
       <c r="B86" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C86" t="s">
         <v>352</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>353</v>
       </c>
       <c r="G86" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>355</v>
       </c>
       <c r="B87" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C87" t="s">
         <v>356</v>
       </c>
       <c r="D87" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E87" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>357</v>
       </c>
       <c r="G87" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>359</v>
       </c>
       <c r="B88" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C88" t="s">
         <v>360</v>
       </c>
       <c r="D88" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="E88" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>361</v>
       </c>
       <c r="G88" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>363</v>
       </c>
       <c r="B89" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C89" t="s">
         <v>364</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>365</v>
       </c>
       <c r="G89" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>367</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C90" t="s">
         <v>368</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>369</v>
       </c>
       <c r="G90" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>371</v>
       </c>
       <c r="B91" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C91" t="s">
         <v>372</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>373</v>
       </c>
       <c r="G91" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>375</v>
       </c>
       <c r="B92" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C92" t="s">
         <v>376</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>377</v>
       </c>
       <c r="G92" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>379</v>
       </c>
       <c r="B93" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C93" t="s">
         <v>380</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>381</v>
       </c>
       <c r="G93" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>383</v>
       </c>
       <c r="B94" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C94" t="s">
         <v>384</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>385</v>
       </c>
       <c r="G94" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>387</v>
       </c>
       <c r="B95" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C95" t="s">
         <v>388</v>
       </c>
       <c r="D95" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E95" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>389</v>
       </c>
       <c r="G95" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>391</v>
       </c>
       <c r="B96" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C96" t="s">
         <v>392</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>393</v>
       </c>
       <c r="G96" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>395</v>
       </c>
       <c r="B97" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C97" t="s">
         <v>396</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>397</v>
       </c>
       <c r="G97" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
         <v>399</v>
       </c>
       <c r="B98" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C98" t="s">
         <v>400</v>
       </c>
       <c r="D98" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E98" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>401</v>
       </c>
       <c r="G98" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
         <v>403</v>
       </c>
       <c r="B99" t="s">
+        <v>320</v>
+      </c>
+      <c r="C99" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D99" t="s">
         <v>10</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>405</v>
       </c>
       <c r="G99" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
         <v>407</v>
       </c>
       <c r="B100" t="s">
-        <v>404</v>
+        <v>320</v>
       </c>
       <c r="C100" t="s">
         <v>408</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>409</v>
       </c>
       <c r="G100" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
         <v>411</v>
       </c>
       <c r="B101" t="s">
-        <v>404</v>
+        <v>320</v>
       </c>
       <c r="C101" t="s">
-        <v>131</v>
+        <v>412</v>
       </c>
       <c r="D101" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E101" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="G101" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B102" t="s">
-        <v>404</v>
+        <v>320</v>
       </c>
       <c r="C102" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G102" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B103" t="s">
-        <v>404</v>
+        <v>320</v>
       </c>
       <c r="C103" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G103" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B104" t="s">
-        <v>404</v>
+        <v>320</v>
       </c>
       <c r="C104" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D104" t="s">
         <v>10</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G104" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B105" t="s">
-        <v>404</v>
+        <v>320</v>
       </c>
       <c r="C105" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D105" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E105" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G105" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>328</v>
+        <v>431</v>
       </c>
       <c r="B106" t="s">
-        <v>404</v>
+        <v>432</v>
       </c>
       <c r="C106" t="s">
-        <v>429</v>
+        <v>154</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="G106" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
+        <v>435</v>
+      </c>
+      <c r="B107" t="s">
         <v>432</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D107" t="s">
         <v>10</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="G107" t="s">
-        <v>425</v>
+        <v>438</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B108" t="s">
-        <v>404</v>
+        <v>432</v>
       </c>
       <c r="C108" t="s">
-        <v>436</v>
+        <v>158</v>
       </c>
       <c r="D108" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E108" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="G108" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="B109" t="s">
-        <v>404</v>
+        <v>432</v>
       </c>
       <c r="C109" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="G109" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B110" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="C110" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="G110" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B111" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="C111" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="G111" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B112" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="C112" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="G112" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>456</v>
+        <v>356</v>
       </c>
       <c r="B113" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="C113" t="s">
         <v>457</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>458</v>
       </c>
       <c r="G113" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
         <v>460</v>
       </c>
       <c r="B114" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="C114" t="s">
-        <v>98</v>
+        <v>461</v>
       </c>
       <c r="D114" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E114" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G114" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>463</v>
       </c>
       <c r="B115" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="C115" t="s">
         <v>464</v>
       </c>
       <c r="D115" t="s">
         <v>10</v>
       </c>
       <c r="E115" t="s">
         <v>11</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>465</v>
       </c>
       <c r="G115" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>467</v>
       </c>
       <c r="B116" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="C116" t="s">
         <v>468</v>
       </c>
       <c r="D116" t="s">
         <v>10</v>
       </c>
       <c r="E116" t="s">
         <v>11</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>469</v>
       </c>
       <c r="G116" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>471</v>
       </c>
       <c r="B117" t="s">
-        <v>444</v>
+        <v>472</v>
       </c>
       <c r="C117" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D117" t="s">
         <v>10</v>
       </c>
       <c r="E117" t="s">
         <v>11</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G117" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B118" t="s">
-        <v>444</v>
+        <v>472</v>
       </c>
       <c r="C118" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D118" t="s">
         <v>10</v>
       </c>
       <c r="E118" t="s">
         <v>11</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="G118" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>360</v>
+        <v>480</v>
       </c>
       <c r="B119" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="C119" t="s">
-        <v>98</v>
+        <v>481</v>
       </c>
       <c r="D119" t="s">
-        <v>479</v>
+        <v>10</v>
       </c>
       <c r="E119" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G119" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>332</v>
+        <v>484</v>
       </c>
       <c r="B120" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="C120" t="s">
-        <v>98</v>
+        <v>485</v>
       </c>
       <c r="D120" t="s">
-        <v>484</v>
+        <v>10</v>
       </c>
       <c r="E120" t="s">
-        <v>485</v>
+        <v>11</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>486</v>
       </c>
       <c r="G120" t="s">
         <v>487</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" t="s">
+        <v>488</v>
+      </c>
+      <c r="B121" t="s">
+        <v>472</v>
+      </c>
+      <c r="C121" t="s">
+        <v>278</v>
+      </c>
+      <c r="D121" t="s">
+        <v>57</v>
+      </c>
+      <c r="E121" t="s">
+        <v>58</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="G121" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" t="s">
+        <v>491</v>
+      </c>
+      <c r="B122" t="s">
+        <v>472</v>
+      </c>
+      <c r="C122" t="s">
+        <v>492</v>
+      </c>
+      <c r="D122" t="s">
+        <v>10</v>
+      </c>
+      <c r="E122" t="s">
+        <v>11</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="G122" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" t="s">
+        <v>495</v>
+      </c>
+      <c r="B123" t="s">
+        <v>472</v>
+      </c>
+      <c r="C123" t="s">
+        <v>496</v>
+      </c>
+      <c r="D123" t="s">
+        <v>10</v>
+      </c>
+      <c r="E123" t="s">
+        <v>11</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="G123" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" t="s">
+        <v>499</v>
+      </c>
+      <c r="B124" t="s">
+        <v>472</v>
+      </c>
+      <c r="C124" t="s">
+        <v>500</v>
+      </c>
+      <c r="D124" t="s">
+        <v>10</v>
+      </c>
+      <c r="E124" t="s">
+        <v>11</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="G124" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" t="s">
+        <v>503</v>
+      </c>
+      <c r="B125" t="s">
+        <v>472</v>
+      </c>
+      <c r="C125" t="s">
+        <v>504</v>
+      </c>
+      <c r="D125" t="s">
+        <v>10</v>
+      </c>
+      <c r="E125" t="s">
+        <v>11</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="G125" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" t="s">
+        <v>388</v>
+      </c>
+      <c r="B126" t="s">
+        <v>506</v>
+      </c>
+      <c r="C126" t="s">
+        <v>278</v>
+      </c>
+      <c r="D126" t="s">
+        <v>507</v>
+      </c>
+      <c r="E126" t="s">
+        <v>508</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="G126" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" t="s">
+        <v>360</v>
+      </c>
+      <c r="B127" t="s">
+        <v>511</v>
+      </c>
+      <c r="C127" t="s">
+        <v>278</v>
+      </c>
+      <c r="D127" t="s">
+        <v>512</v>
+      </c>
+      <c r="E127" t="s">
+        <v>513</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="G127" t="s">
+        <v>515</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -4724,50 +4969,57 @@
     <hyperlink ref="F96" r:id="rId95"/>
     <hyperlink ref="F97" r:id="rId96"/>
     <hyperlink ref="F98" r:id="rId97"/>
     <hyperlink ref="F99" r:id="rId98"/>
     <hyperlink ref="F100" r:id="rId99"/>
     <hyperlink ref="F101" r:id="rId100"/>
     <hyperlink ref="F102" r:id="rId101"/>
     <hyperlink ref="F103" r:id="rId102"/>
     <hyperlink ref="F104" r:id="rId103"/>
     <hyperlink ref="F105" r:id="rId104"/>
     <hyperlink ref="F106" r:id="rId105"/>
     <hyperlink ref="F107" r:id="rId106"/>
     <hyperlink ref="F108" r:id="rId107"/>
     <hyperlink ref="F109" r:id="rId108"/>
     <hyperlink ref="F110" r:id="rId109"/>
     <hyperlink ref="F111" r:id="rId110"/>
     <hyperlink ref="F112" r:id="rId111"/>
     <hyperlink ref="F113" r:id="rId112"/>
     <hyperlink ref="F114" r:id="rId113"/>
     <hyperlink ref="F115" r:id="rId114"/>
     <hyperlink ref="F116" r:id="rId115"/>
     <hyperlink ref="F117" r:id="rId116"/>
     <hyperlink ref="F118" r:id="rId117"/>
     <hyperlink ref="F119" r:id="rId118"/>
     <hyperlink ref="F120" r:id="rId119"/>
+    <hyperlink ref="F121" r:id="rId120"/>
+    <hyperlink ref="F122" r:id="rId121"/>
+    <hyperlink ref="F123" r:id="rId122"/>
+    <hyperlink ref="F124" r:id="rId123"/>
+    <hyperlink ref="F125" r:id="rId124"/>
+    <hyperlink ref="F126" r:id="rId125"/>
+    <hyperlink ref="F127" r:id="rId126"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>